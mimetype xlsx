--- v0 (2026-08-07)
+++ v1 (2026-08-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90778c13a9ec4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d7845f9272d4fc6a856258b2b990279.psmdcp" Id="Rcc77175e59a74aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c60e9c80e440ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/295002fd486a4e2f9ae9c7d777313ec0.psmdcp" Id="R96f8424ae3b545ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <x:si>
     <x:t>Universidad Politécnica de Bacalar</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>