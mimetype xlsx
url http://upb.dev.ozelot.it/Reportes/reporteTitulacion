--- v1 (2026-08-07)
+++ v2 (2026-09-21)
@@ -1,90 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c60e9c80e440ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/295002fd486a4e2f9ae9c7d777313ec0.psmdcp" Id="R96f8424ae3b545ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe9c4e65ec9442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55b1e95977ca4767bdef20a25c0d50ce.psmdcp" Id="Rf14c382a2adf43ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Universidad Politécnica de Bacalar</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>
   </x:si>
   <x:si>
     <x:t>ESTATUS DEL TRÁMITE DE REGISTRO DE TÍTULO Y EXPEDICIÓN DE CÉDULA PROFESIONAL DE EGRESADOS</x:t>
   </x:si>
   <x:si>
     <x:t>LA ENTREGA DE DOCUMENTOS SE REALIZARÁ DE LUNES A VIERNES DE 08.30 A.M. A 03.00 P.M.</x:t>
   </x:si>
   <x:si>
     <x:t>Presentando el alumno (a) su Identificación Oficial IFE  indispensable</x:t>
   </x:si>
   <x:si>
     <x:t>GENERACIÓN</x:t>
   </x:si>
   <x:si>
     <x:t>MATRICULA</x:t>
   </x:si>
   <x:si>
     <x:t>NOMBRE DE ALUMNO</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARRERA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTATUS DEL TRÁMITE DE TÍTULACIÓN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/12/2025 02:17:20 p. m.-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAY ANGON KATHYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TURISMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titulado</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTINEZ SOSA ERICA ALEJANDRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GESTIÓN Y DESARROLLO TURÍSTICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PECH CHE NADIA FIORELA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/12/2025 02:17:21 p. m.-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEÑATE ALEGRIA EVELIN AURORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGUILAR GANDEAGA AMY LENNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RODRIGUEZ HOIL DEISY ALEXANDRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/12/2025 02:17:22 p. m.-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEGURA PEREZ ALEJANDRO ARTURO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GONGORA VALDIVIA OSCAR FERNANDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOLEDO MARTINEZ JALIED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">INGENIERÍA EN ANIMACIÓN Y EFECTOS VISUALES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAÑOS NUÑEZ JAQUELINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORDOVA CHUC WENDY ESTRELLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPDEPONT MORALES RACHELLE ELISE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUYUB ANTONIO CRIMILDO ALEXANDER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024082832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOGUEL SOSA ANGEL ADRIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024072857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIÑA POOT VICTORIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGENIERÍA EN TECNOLOGÍAS DE LA INFORMACIÓN E INNOVACIÓN DIGITAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024072847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMARO BUITRON GERARDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024102874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAMOS GOMEZ NAYELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TERAPIA FÍSICA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024102778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CASTILLO BACAB CARINA GUADALUPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024102879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUN HUAPE CARLA YESENIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024112792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMPOS MARTINEZ VALERIA CITLALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUTRICIÓN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -114,52 +264,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A15:E16" totalsRowShown="0">
-  <x:autoFilter ref="A15:E16"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A15:E35" totalsRowShown="0">
+  <x:autoFilter ref="A15:E35"/>
   <x:tableColumns count="5">
     <x:tableColumn id="1" name="GENERACIÓN"/>
     <x:tableColumn id="2" name="MATRICULA"/>
     <x:tableColumn id="3" name="NOMBRE DE ALUMNO"/>
     <x:tableColumn id="4" name="CARRERA "/>
     <x:tableColumn id="5" name="ESTATUS DEL TRÁMITE DE TÍTULACIÓN "/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -418,101 +568,441 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E16"/>
+  <x:dimension ref="A1:E35"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="15.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="45.710625" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="15.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
       <x:c r="A4" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9">
+      <x:c r="A16" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9">
+      <x:c r="A17" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9">
+      <x:c r="A18" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9">
+      <x:c r="A19" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:9">
+      <x:c r="A20" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9">
+      <x:c r="A21" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9">
+      <x:c r="A22" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9">
+      <x:c r="A23" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9">
+      <x:c r="A24" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9">
+      <x:c r="A25" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9">
+      <x:c r="A26" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9">
+      <x:c r="A27" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9">
+      <x:c r="A28" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9">
+      <x:c r="A29" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9">
+      <x:c r="A30" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9">
+      <x:c r="A31" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9">
+      <x:c r="A32" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9">
+      <x:c r="A33" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9">
+      <x:c r="A34" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9">
+      <x:c r="A35" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="5">
     <x:mergeCell ref="A3:I3"/>
     <x:mergeCell ref="A4:I4"/>
     <x:mergeCell ref="A6:I6"/>
     <x:mergeCell ref="A9:I9"/>
     <x:mergeCell ref="A10:I10"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>