--- v2 (2026-09-21)
+++ v3 (2026-11-05)
@@ -1,116 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe9c4e65ec9442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55b1e95977ca4767bdef20a25c0d50ce.psmdcp" Id="Rf14c382a2adf43ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42cd8d7175c24250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57cefbeb3e8e4f32bae66aee49d5d4aa.psmdcp" Id="R14bce0edb6d64a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="alumnos" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Titles">alumnos!$A$3:$I$3,alumnos!$A$4:$I$4,alumnos!$A$6:$I$6,alumnos!$A$9:$I$9,alumnos!$A$10:$I$10</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Universidad Politécnica de Bacalar</x:t>
   </x:si>
   <x:si>
     <x:t>ORGANISMO PÚBLICO DESCENTRALIZADO DEL GOBIERNO DEL ESTADO DE QUINTANA ROO</x:t>
   </x:si>
   <x:si>
     <x:t>ESTATUS DEL TRÁMITE DE REGISTRO DE TÍTULO Y EXPEDICIÓN DE CÉDULA PROFESIONAL DE EGRESADOS</x:t>
   </x:si>
   <x:si>
     <x:t>LA ENTREGA DE DOCUMENTOS SE REALIZARÁ DE LUNES A VIERNES DE 08.30 A.M. A 03.00 P.M.</x:t>
   </x:si>
   <x:si>
     <x:t>Presentando el alumno (a) su Identificación Oficial IFE  indispensable</x:t>
   </x:si>
   <x:si>
     <x:t>GENERACIÓN</x:t>
   </x:si>
   <x:si>
     <x:t>MATRICULA</x:t>
   </x:si>
   <x:si>
     <x:t>NOMBRE DE ALUMNO</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARRERA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTATUS DEL TRÁMITE DE TÍTULACIÓN </x:t>
   </x:si>
   <x:si>
     <x:t>26/12/2025 02:17:20 p. m.-2027</x:t>
   </x:si>
   <x:si>
     <x:t>2024092788</x:t>
   </x:si>
   <x:si>
     <x:t>MAY ANGON KATHYA</x:t>
   </x:si>
   <x:si>
-    <x:t>TURISMO</x:t>
+    <x:t>GESTIÓN Y DESARROLLO TURÍSTICO</x:t>
   </x:si>
   <x:si>
     <x:t>Titulado</x:t>
   </x:si>
   <x:si>
     <x:t>2024092790</x:t>
   </x:si>
   <x:si>
     <x:t>MARTINEZ SOSA ERICA ALEJANDRA</x:t>
   </x:si>
   <x:si>
-    <x:t>GESTIÓN Y DESARROLLO TURÍSTICO</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2024092769</x:t>
   </x:si>
   <x:si>
     <x:t>PECH CHE NADIA FIORELA</x:t>
   </x:si>
   <x:si>
     <x:t>26/12/2025 02:17:21 p. m.-2027</x:t>
   </x:si>
   <x:si>
     <x:t>2024092816</x:t>
   </x:si>
   <x:si>
     <x:t>PEÑATE ALEGRIA EVELIN AURORA</x:t>
   </x:si>
   <x:si>
     <x:t>2024092781</x:t>
   </x:si>
   <x:si>
     <x:t>AGUILAR GANDEAGA AMY LENNY</x:t>
   </x:si>
   <x:si>
     <x:t>2024092780</x:t>
   </x:si>
   <x:si>
     <x:t>RODRIGUEZ HOIL DEISY ALEXANDRA</x:t>
@@ -163,78 +160,90 @@
   <x:si>
     <x:t>TUYUB ANTONIO CRIMILDO ALEXANDER</x:t>
   </x:si>
   <x:si>
     <x:t>2024082832</x:t>
   </x:si>
   <x:si>
     <x:t>MOGUEL SOSA ANGEL ADRIAN</x:t>
   </x:si>
   <x:si>
     <x:t>2024072857</x:t>
   </x:si>
   <x:si>
     <x:t>PIÑA POOT VICTORIA</x:t>
   </x:si>
   <x:si>
     <x:t>INGENIERÍA EN TECNOLOGÍAS DE LA INFORMACIÓN E INNOVACIÓN DIGITAL</x:t>
   </x:si>
   <x:si>
     <x:t>2024072847</x:t>
   </x:si>
   <x:si>
     <x:t>AMARO BUITRON GERARDO</x:t>
   </x:si>
   <x:si>
+    <x:t>DESARROLLO DE SOFTWARE MULTIPLATAFORMA</x:t>
+  </x:si>
+  <x:si>
     <x:t>2024102874</x:t>
   </x:si>
   <x:si>
     <x:t>RAMOS GOMEZ NAYELI</x:t>
   </x:si>
   <x:si>
     <x:t>TERAPIA FÍSICA</x:t>
   </x:si>
   <x:si>
     <x:t>2024102778</x:t>
   </x:si>
   <x:si>
     <x:t>CASTILLO BACAB CARINA GUADALUPE</x:t>
   </x:si>
   <x:si>
     <x:t>2024102879</x:t>
   </x:si>
   <x:si>
     <x:t>TUN HUAPE CARLA YESENIA</x:t>
   </x:si>
   <x:si>
     <x:t>2024112792</x:t>
   </x:si>
   <x:si>
     <x:t>CAMPOS MARTINEZ VALERIA CITLALI</x:t>
   </x:si>
   <x:si>
     <x:t>NUTRICIÓN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024092800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALCOCER ESCOBAR JOSSELYN AMAIRANY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No Titulado</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -264,52 +273,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A15:E35" totalsRowShown="0">
-  <x:autoFilter ref="A15:E35"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A15:E36" totalsRowShown="0">
+  <x:autoFilter ref="A15:E36"/>
   <x:tableColumns count="5">
     <x:tableColumn id="1" name="GENERACIÓN"/>
     <x:tableColumn id="2" name="MATRICULA"/>
     <x:tableColumn id="3" name="NOMBRE DE ALUMNO"/>
     <x:tableColumn id="4" name="CARRERA "/>
     <x:tableColumn id="5" name="ESTATUS DEL TRÁMITE DE TÍTULACIÓN "/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -568,51 +577,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E35"/>
+  <x:dimension ref="A1:E36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="15.710625" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="45.710625" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="15.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="3" spans="1:9">
       <x:c r="A3" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9">
       <x:c r="A4" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
@@ -649,360 +658,377 @@
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9">
       <x:c r="A17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C18" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="B19" s="0" t="s">
+      <x:c r="C19" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9">
       <x:c r="A20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9">
       <x:c r="A22" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="B22" s="0" t="s">
+      <x:c r="C22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C22" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="C23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="C24" s="0" t="s">
+      <x:c r="D24" s="0" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C26" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="C27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C28" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C30" s="0" t="s">
+      <x:c r="D30" s="0" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C31" s="0" t="s">
+      <x:c r="D31" s="0" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9">
+      <x:c r="A36" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="5">
     <x:mergeCell ref="A3:I3"/>
     <x:mergeCell ref="A4:I4"/>
     <x:mergeCell ref="A6:I6"/>
     <x:mergeCell ref="A9:I9"/>
     <x:mergeCell ref="A10:I10"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>